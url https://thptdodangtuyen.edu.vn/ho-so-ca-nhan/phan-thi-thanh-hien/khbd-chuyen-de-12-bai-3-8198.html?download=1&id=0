--- v0 (2025-11-20)
+++ v1 (2026-04-30)
@@ -8932,61 +8932,61 @@
     <w:p w14:paraId="4F371546" w14:textId="77777777" w:rsidR="003500C5" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="178"/>
         <w:ind w:left="295"/>
       </w:pPr>
       <w:r>
         <w:t>GV hỗ trợ HS thực hiện; kiểm tra, đánh giá kết quả thực hiện.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003500C5">
       <w:footerReference w:type="even" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="10942" w:h="15364"/>
       <w:pgMar w:top="944" w:right="1017" w:bottom="1017" w:left="1019" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CFC7397" w14:textId="77777777" w:rsidR="00814034" w:rsidRDefault="00814034">
+    <w:p w14:paraId="2C5615EA" w14:textId="77777777" w:rsidR="007F046E" w:rsidRDefault="007F046E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49783007" w14:textId="77777777" w:rsidR="00814034" w:rsidRDefault="00814034">
+    <w:p w14:paraId="1CC57F68" w14:textId="77777777" w:rsidR="007F046E" w:rsidRDefault="007F046E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9024,61 +9024,61 @@
   <w:p w14:paraId="7A1A18D9" w14:textId="5BF491FD" w:rsidR="003500C5" w:rsidRDefault="003500C5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1019" w:right="9924" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="439C15D8" w14:textId="77777777" w:rsidR="003500C5" w:rsidRDefault="003500C5">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4212D9CA" w14:textId="77777777" w:rsidR="00814034" w:rsidRDefault="00814034">
+    <w:p w14:paraId="263D1EAB" w14:textId="77777777" w:rsidR="007F046E" w:rsidRDefault="007F046E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F69E244" w14:textId="77777777" w:rsidR="00814034" w:rsidRDefault="00814034">
+    <w:p w14:paraId="34137FC0" w14:textId="77777777" w:rsidR="007F046E" w:rsidRDefault="007F046E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01845AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE1C1EF0"/>
     <w:lvl w:ilvl="0" w:tplc="4906E0A2">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="561"/>
       </w:pPr>
@@ -32551,51 +32551,54 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003500C5"/>
     <w:rsid w:val="000070D8"/>
+    <w:rsid w:val="0025371E"/>
     <w:rsid w:val="003500C5"/>
+    <w:rsid w:val="003D1EAE"/>
+    <w:rsid w:val="007F046E"/>
     <w:rsid w:val="00814034"/>
     <w:rsid w:val="008548B2"/>
     <w:rsid w:val="00877CD4"/>
     <w:rsid w:val="00B057B5"/>
     <w:rsid w:val="00B9428A"/>
     <w:rsid w:val="00CB4FF8"/>
     <w:rsid w:val="00DB6BD3"/>
     <w:rsid w:val="00DD3DA5"/>
     <w:rsid w:val="00E752F6"/>
     <w:rsid w:val="00F8324E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>